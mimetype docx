--- v0 (2026-04-18)
+++ v1 (2026-04-22)
@@ -1,584 +1,584 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3054135e87d5495e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7aac72ab71284aff" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfd605c65b5724708" cstate="print">
-[...517 lines deleted...]
-                        <a:ext uri="579c394c-0a31-4bd0-8dea-4f345e62e771"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5efbf3d17796458c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e40550c0-51af-4634-a39e-3f58f09b6fa5"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra1f02237bfb64f6e" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="1d2617fb-98b7-40e8-b335-beaf1b230926"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Raf13b578dd014a15" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="73297391-5758-451c-9adb-a186f2913aa2"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6f7ce9ff43f8402a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0659d06a-219a-4758-8140-0d531e4160c4"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb09607ef93f048cc" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d883ee4e-ca65-4f31-a330-54488d0bfd90"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7d4f2314cf234b01" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="b25c7f36-0d94-4d9b-83c1-aa7b728c93af"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra042230ad29a4c24" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="ecd781b3-dea2-42da-b522-c67cad746f39"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R10d9fc8ac29a4785" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e5299a75-ed10-411f-b38f-04705947ee03"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R13c214522f9b4b1e" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2d8898e7-5a53-47a9-9a03-ae4ece61889d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R872f1a3730624af0" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="878a0c4f-1075-445e-a648-eeacc819d17d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbe0f0a41e3544a90" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="99328602-c0bd-474d-9e96-a474f7b68ef8"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcf9746e2069844db" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="cf1e0fff-2d27-48ad-a166-7045dd0e84b8"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Refb1922cec0344d3" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="51c0aacd-2fa6-4714-94d0-5b1b4050966d"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rfd605c65b5724708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R6274549cbcc84322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rbe36975b7caa4cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rb35147c5f03b4e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R336ed99bdce849f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Re363a2ef5f7c4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R85fe9a91afcc4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rc8d132c9b0994139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="Rfc19ea7f12a74ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R7b08420826f14641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="R9cd781022dd34ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image12.png" Id="R641181f49a9b4f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image13.png" Id="R8dbeaee0fba543eb" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R5efbf3d17796458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Ra1f02237bfb64f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Raf13b578dd014a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R6f7ce9ff43f8402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rb09607ef93f048cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R7d4f2314cf234b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Ra042230ad29a4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R10d9fc8ac29a4785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R13c214522f9b4b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R872f1a3730624af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="Rbe0f0a41e3544a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image12.png" Id="Rcf9746e2069844db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image13.png" Id="Refb1922cec0344d3" /></Relationships>
 </file>